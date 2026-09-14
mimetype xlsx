--- v0 (2026-04-02)
+++ v1 (2026-09-14)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10830"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stpgm3\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/nickschmid/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42C4F67A-F55A-4ED8-A08B-C9557A3BFC65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2A566837-07B3-DB41-8A4D-F48FE809E427}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="17480" yWindow="2500" windowWidth="23260" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Jahresprogramm 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="152">
   <si>
     <t>Pistolenclub Rupperswil</t>
   </si>
   <si>
@@ -858,51 +858,51 @@
   </si>
   <si>
     <t>Di</t>
   </si>
   <si>
     <t>Gästeschiessen MAA</t>
   </si>
   <si>
     <t xml:space="preserve">14.00 – 17.00 Uhr </t>
   </si>
   <si>
     <t>NS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Letzte Äderungen: Stand </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> 10.03.2026ns</t>
+      <t xml:space="preserve"> 02.09.2026ns</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 ersetzt alle J-Programme mit früherem Datum!</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1282,349 +1282,303 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="29" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="2" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00FF00"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1990,1734 +1944,1690 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:HN83"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="14" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.6640625" style="1" customWidth="1"/>
-    <col min="3" max="3" width="14" style="11" customWidth="1"/>
-    <col min="4" max="4" width="3.6640625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="14" style="9" customWidth="1"/>
+    <col min="4" max="4" width="3.6640625" style="9" customWidth="1"/>
     <col min="5" max="5" width="42.33203125" style="1" customWidth="1"/>
-    <col min="6" max="6" width="14.5546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="16.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5" style="1" customWidth="1"/>
+    <col min="7" max="7" width="24.5" style="1" customWidth="1"/>
+    <col min="8" max="8" width="16.1640625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.33203125" style="6" bestFit="1" customWidth="1"/>
-    <col min="10" max="16384" width="11.44140625" style="1"/>
+    <col min="10" max="16384" width="11.5" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="39.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:9" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="3"/>
       <c r="G1" s="4"/>
       <c r="H1" s="5"/>
     </row>
-    <row r="2" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D2" s="8"/>
-      <c r="E2" s="9"/>
-      <c r="G2" s="107" t="s">
+      <c r="G2" s="85" t="s">
         <v>151</v>
       </c>
-      <c r="H2" s="108"/>
-[...8 lines deleted...]
-      <c r="B4" s="109" t="s">
+      <c r="H2" s="86"/>
+    </row>
+    <row r="3" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="F3" s="10"/>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A4" s="76"/>
+      <c r="B4" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="109"/>
-[...1 lines deleted...]
-      <c r="E4" s="15" t="s">
+      <c r="C4" s="87"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="15" t="s">
+      <c r="F4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="15"/>
-      <c r="H4" s="15" t="s">
+      <c r="G4" s="12"/>
+      <c r="H4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="16" t="s">
+      <c r="I4" s="13" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A6" s="100">
+    <row r="5" spans="1:9" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="10"/>
+      <c r="B5" s="9"/>
+      <c r="D5" s="1"/>
+    </row>
+    <row r="6" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="78">
         <v>2026</v>
       </c>
-      <c r="B6" s="35" t="s">
+      <c r="B6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="74" t="s">
+      <c r="C6" s="55" t="s">
         <v>74</v>
       </c>
-      <c r="D6" s="36"/>
-      <c r="E6" s="37" t="s">
+      <c r="D6" s="23"/>
+      <c r="E6" s="24" t="s">
         <v>85</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="38" t="s">
+      <c r="G6" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="38" t="s">
+      <c r="H6" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="I6" s="39" t="s">
+      <c r="I6" s="26" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="99" t="s">
+    <row r="7" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="73">
+      <c r="C7" s="54">
         <v>46051</v>
       </c>
-      <c r="D7" s="42"/>
-      <c r="E7" s="43" t="s">
+      <c r="D7" s="29"/>
+      <c r="E7" s="30" t="s">
         <v>90</v>
       </c>
-      <c r="F7" s="38" t="s">
+      <c r="F7" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="H7" s="38" t="s">
+      <c r="H7" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="I7" s="39" t="s">
+      <c r="I7" s="26" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="34" t="s">
+    <row r="8" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="73" t="s">
+      <c r="C8" s="54" t="s">
         <v>109</v>
       </c>
-      <c r="D8" s="48">
+      <c r="D8" s="34">
         <v>1</v>
       </c>
-      <c r="E8" s="41" t="s">
+      <c r="E8" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="F8" s="41" t="s">
+      <c r="F8" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="41" t="s">
+      <c r="G8" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H8" s="41" t="s">
+      <c r="H8" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="47" t="s">
+      <c r="I8" s="33" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B9" s="41" t="s">
+    <row r="9" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="27"/>
+      <c r="B9" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="73" t="s">
+      <c r="C9" s="54" t="s">
         <v>109</v>
       </c>
-      <c r="D9" s="48">
+      <c r="D9" s="34">
         <v>2</v>
       </c>
-      <c r="E9" s="41" t="s">
+      <c r="E9" s="28" t="s">
         <v>88</v>
       </c>
-      <c r="F9" s="41" t="s">
+      <c r="F9" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G9" s="41" t="s">
+      <c r="G9" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H9" s="41" t="s">
+      <c r="H9" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="I9" s="47" t="s">
+      <c r="I9" s="33" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B10" s="35" t="s">
+    <row r="10" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="27"/>
+      <c r="B10" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="74">
+      <c r="C10" s="55">
         <v>46101</v>
       </c>
-      <c r="D10" s="44"/>
-      <c r="E10" s="45" t="s">
+      <c r="D10" s="31"/>
+      <c r="E10" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="F10" s="38" t="s">
+      <c r="F10" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="41" t="s">
+      <c r="G10" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="H10" s="46" t="s">
+      <c r="H10" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="I10" s="47" t="s">
+      <c r="I10" s="33" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B11" s="35" t="s">
+    <row r="11" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="27"/>
+      <c r="B11" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="74">
+      <c r="C11" s="55">
         <v>46109</v>
       </c>
-      <c r="D11" s="49"/>
-      <c r="E11" s="35" t="s">
+      <c r="D11" s="35"/>
+      <c r="E11" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="F11" s="41" t="s">
+      <c r="F11" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G11" s="41" t="s">
+      <c r="G11" s="28" t="s">
         <v>111</v>
       </c>
-      <c r="H11" s="41" t="s">
+      <c r="H11" s="28" t="s">
         <v>112</v>
       </c>
-      <c r="I11" s="47" t="s">
+      <c r="I11" s="33" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B12" s="35" t="s">
+    <row r="12" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="51"/>
+      <c r="B12" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="74" t="s">
+      <c r="C12" s="55" t="s">
         <v>103</v>
       </c>
-      <c r="D12" s="50"/>
-      <c r="E12" s="35" t="s">
+      <c r="D12" s="36"/>
+      <c r="E12" s="22" t="s">
         <v>91</v>
       </c>
-      <c r="F12" s="41" t="s">
+      <c r="F12" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G12" s="41" t="s">
+      <c r="G12" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H12" s="41" t="s">
+      <c r="H12" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="I12" s="47" t="s">
+      <c r="I12" s="33" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="34" t="s">
+    <row r="13" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="41" t="s">
+      <c r="B13" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="73">
+      <c r="C13" s="54">
         <v>46123</v>
       </c>
-      <c r="D13" s="50"/>
-      <c r="E13" s="41" t="s">
+      <c r="D13" s="36"/>
+      <c r="E13" s="28" t="s">
         <v>92</v>
       </c>
-      <c r="F13" s="41" t="s">
+      <c r="F13" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="G13" s="41" t="s">
+      <c r="G13" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="H13" s="41" t="s">
+      <c r="H13" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="I13" s="47"/>
-[...3 lines deleted...]
-      <c r="B14" s="41" t="s">
+      <c r="I13" s="33"/>
+    </row>
+    <row r="14" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="27"/>
+      <c r="B14" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="73">
+      <c r="C14" s="54">
         <v>46128</v>
       </c>
-      <c r="D14" s="48">
+      <c r="D14" s="34">
         <v>3</v>
       </c>
-      <c r="E14" s="35" t="s">
+      <c r="E14" s="22" t="s">
         <v>81</v>
       </c>
-      <c r="F14" s="41" t="s">
+      <c r="F14" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G14" s="41" t="s">
+      <c r="G14" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H14" s="41" t="s">
+      <c r="H14" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="I14" s="47" t="s">
+      <c r="I14" s="33" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B15" s="35" t="s">
+    <row r="15" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="27"/>
+      <c r="B15" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="74">
+      <c r="C15" s="55">
         <v>46130</v>
       </c>
-      <c r="D15" s="48">
+      <c r="D15" s="34">
         <v>3</v>
       </c>
-      <c r="E15" s="45" t="s">
+      <c r="E15" s="32" t="s">
         <v>93</v>
       </c>
-      <c r="F15" s="41" t="s">
+      <c r="F15" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G15" s="41" t="s">
+      <c r="G15" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H15" s="41" t="s">
+      <c r="H15" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="I15" s="47" t="s">
+      <c r="I15" s="33" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B16" s="41" t="s">
+    <row r="16" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="27"/>
+      <c r="B16" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="75">
+      <c r="C16" s="56">
         <v>46137</v>
       </c>
-      <c r="D16" s="55">
+      <c r="D16" s="41">
         <v>1</v>
       </c>
-      <c r="E16" s="51" t="s">
+      <c r="E16" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="F16" s="41" t="s">
+      <c r="F16" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G16" s="41" t="s">
+      <c r="G16" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H16" s="41" t="s">
+      <c r="H16" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="I16" s="47" t="s">
+      <c r="I16" s="33" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B17" s="41" t="s">
+    <row r="17" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="27"/>
+      <c r="B17" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C17" s="73">
+      <c r="C17" s="54">
         <v>46137</v>
       </c>
-      <c r="D17" s="49"/>
-      <c r="E17" s="52" t="s">
+      <c r="D17" s="35"/>
+      <c r="E17" s="38" t="s">
         <v>116</v>
       </c>
-      <c r="F17" s="41" t="s">
+      <c r="F17" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G17" s="41" t="s">
+      <c r="G17" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H17" s="41" t="s">
+      <c r="H17" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="I17" s="47" t="s">
+      <c r="I17" s="33" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B18" s="41" t="s">
+    <row r="18" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="51"/>
+      <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="73" t="s">
+      <c r="C18" s="54" t="s">
         <v>129</v>
       </c>
-      <c r="D18" s="49"/>
-      <c r="E18" s="52" t="s">
+      <c r="D18" s="35"/>
+      <c r="E18" s="38" t="s">
         <v>130</v>
       </c>
-      <c r="F18" s="41" t="s">
+      <c r="F18" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G18" s="41" t="s">
+      <c r="G18" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H18" s="41" t="s">
+      <c r="H18" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="I18" s="47" t="s">
+      <c r="I18" s="33" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="34" t="s">
+    <row r="19" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="41" t="s">
+      <c r="B19" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="74">
+      <c r="C19" s="55">
         <v>46144</v>
       </c>
-      <c r="D19" s="48">
+      <c r="D19" s="34">
         <v>4</v>
       </c>
-      <c r="E19" s="41" t="s">
+      <c r="E19" s="28" t="s">
         <v>114</v>
       </c>
-      <c r="F19" s="41" t="s">
+      <c r="F19" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G19" s="41" t="s">
+      <c r="G19" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H19" s="41" t="s">
+      <c r="H19" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="I19" s="47" t="s">
+      <c r="I19" s="33" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B20" s="41" t="s">
+    <row r="20" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="21"/>
+      <c r="B20" s="28" t="s">
         <v>147</v>
       </c>
-      <c r="C20" s="73">
+      <c r="C20" s="54">
         <v>46147</v>
       </c>
-      <c r="E20" s="41" t="s">
+      <c r="E20" s="28" t="s">
         <v>148</v>
       </c>
-      <c r="F20" s="41" t="s">
+      <c r="F20" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G20" s="41" t="s">
+      <c r="G20" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H20" s="41" t="s">
+      <c r="H20" s="28" t="s">
         <v>149</v>
       </c>
-      <c r="I20" s="47" t="s">
+      <c r="I20" s="33" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B21" s="41" t="s">
+    <row r="21" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="27"/>
+      <c r="B21" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="73">
+      <c r="C21" s="54">
         <v>46149</v>
       </c>
-      <c r="D21" s="48"/>
-      <c r="E21" s="52" t="s">
+      <c r="D21" s="34"/>
+      <c r="E21" s="38" t="s">
         <v>117</v>
       </c>
-      <c r="F21" s="41" t="s">
+      <c r="F21" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G21" s="41" t="s">
+      <c r="G21" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H21" s="47" t="s">
+      <c r="H21" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="I21" s="47" t="s">
+      <c r="I21" s="33" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B22" s="52" t="s">
+    <row r="22" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="21"/>
+      <c r="B22" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="73">
+      <c r="C22" s="54">
         <v>46150</v>
       </c>
-      <c r="D22" s="48">
+      <c r="D22" s="34">
         <v>4</v>
       </c>
-      <c r="E22" s="52" t="s">
+      <c r="E22" s="38" t="s">
         <v>118</v>
       </c>
-      <c r="F22" s="52" t="s">
+      <c r="F22" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="G22" s="52" t="s">
+      <c r="G22" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="H22" s="52" t="s">
+      <c r="H22" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="I22" s="47" t="s">
+      <c r="I22" s="33" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B23" s="41" t="s">
+    <row r="23" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="21"/>
+      <c r="B23" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C23" s="73">
+      <c r="C23" s="54">
         <v>46151</v>
       </c>
-      <c r="D23" s="53">
+      <c r="D23" s="39">
         <v>1</v>
       </c>
-      <c r="E23" s="41" t="s">
+      <c r="E23" s="28" t="s">
         <v>107</v>
       </c>
-      <c r="F23" s="41" t="s">
+      <c r="F23" s="28" t="s">
         <v>108</v>
       </c>
-      <c r="G23" s="41" t="s">
+      <c r="G23" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="H23" s="41" t="s">
+      <c r="H23" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="I23" s="47" t="s">
+      <c r="I23" s="33" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B24" s="41" t="s">
+    <row r="24" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="51"/>
+      <c r="B24" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C24" s="74">
+      <c r="C24" s="55">
         <v>46172</v>
       </c>
-      <c r="D24" s="55">
+      <c r="D24" s="41">
         <v>2</v>
       </c>
-      <c r="E24" s="52" t="s">
+      <c r="E24" s="38" t="s">
         <v>86</v>
       </c>
-      <c r="F24" s="52" t="s">
+      <c r="F24" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="G24" s="52" t="s">
+      <c r="G24" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="H24" s="47" t="s">
+      <c r="H24" s="33" t="s">
         <v>121</v>
       </c>
-      <c r="I24" s="54" t="s">
+      <c r="I24" s="40" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="25" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="57" t="s">
+    <row r="25" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="52" t="s">
+      <c r="B25" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C25" s="73">
+      <c r="C25" s="54">
         <v>46177</v>
       </c>
-      <c r="D25" s="48">
+      <c r="D25" s="34">
         <v>5</v>
       </c>
-      <c r="E25" s="94" t="s">
+      <c r="E25" s="73" t="s">
         <v>145</v>
       </c>
-      <c r="F25" s="52" t="s">
+      <c r="F25" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="G25" s="52" t="s">
+      <c r="G25" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="H25" s="52" t="s">
+      <c r="H25" s="38" t="s">
         <v>63</v>
       </c>
-      <c r="I25" s="54" t="s">
+      <c r="I25" s="40" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="26" spans="1:9" s="31" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B26" s="52" t="s">
+    <row r="26" spans="1:9" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="43"/>
+      <c r="B26" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="C26" s="73">
+      <c r="C26" s="54">
         <v>46179</v>
       </c>
-      <c r="D26" s="48">
+      <c r="D26" s="34">
         <v>5</v>
       </c>
-      <c r="E26" s="96" t="s">
+      <c r="E26" s="75" t="s">
         <v>144</v>
       </c>
-      <c r="F26" s="52" t="s">
+      <c r="F26" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="G26" s="52" t="s">
+      <c r="G26" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="H26" s="52" t="s">
+      <c r="H26" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="I26" s="54" t="s">
+      <c r="I26" s="40" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="27" spans="1:9" s="31" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B27" s="41" t="s">
+    <row r="27" spans="1:9" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="74"/>
+      <c r="B27" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C27" s="73">
+      <c r="C27" s="54">
         <v>46186</v>
       </c>
-      <c r="D27" s="55">
+      <c r="D27" s="41">
         <v>3</v>
       </c>
-      <c r="E27" s="51" t="s">
+      <c r="E27" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="F27" s="41" t="s">
+      <c r="F27" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="G27" s="41" t="s">
+      <c r="G27" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="H27" s="47" t="s">
+      <c r="H27" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="I27" s="47" t="s">
+      <c r="I27" s="33" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B28" s="41" t="s">
+    <row r="28" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="21"/>
+      <c r="B28" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C28" s="73">
+      <c r="C28" s="54">
         <v>46186</v>
       </c>
-      <c r="D28" s="86"/>
-      <c r="E28" s="51" t="s">
+      <c r="D28" s="65"/>
+      <c r="E28" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="F28" s="41" t="s">
+      <c r="F28" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="G28" s="41" t="s">
+      <c r="G28" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="H28" s="47" t="s">
+      <c r="H28" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="I28" s="47"/>
-[...3 lines deleted...]
-      <c r="B29" s="41" t="s">
+      <c r="I28" s="33"/>
+    </row>
+    <row r="29" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="27"/>
+      <c r="B29" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C29" s="74">
+      <c r="C29" s="55">
         <v>46191</v>
       </c>
-      <c r="D29" s="87"/>
-      <c r="E29" s="51" t="s">
+      <c r="D29" s="66"/>
+      <c r="E29" s="37" t="s">
         <v>133</v>
       </c>
-      <c r="F29" s="41" t="s">
+      <c r="F29" s="28" t="s">
         <v>134</v>
       </c>
-      <c r="G29" s="41" t="s">
+      <c r="G29" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="H29" s="47" t="s">
+      <c r="H29" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="I29" s="47" t="s">
+      <c r="I29" s="33" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="30" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B30" s="41" t="s">
+    <row r="30" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="51"/>
+      <c r="B30" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="74">
+      <c r="C30" s="55">
         <v>46192</v>
       </c>
-      <c r="D30" s="87"/>
-      <c r="E30" s="51" t="s">
+      <c r="D30" s="66"/>
+      <c r="E30" s="37" t="s">
         <v>133</v>
       </c>
-      <c r="F30" s="41" t="s">
+      <c r="F30" s="28" t="s">
         <v>134</v>
       </c>
-      <c r="G30" s="41" t="s">
+      <c r="G30" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="H30" s="47" t="s">
+      <c r="H30" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="I30" s="47" t="s">
+      <c r="I30" s="33" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="31" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="34" t="s">
+    <row r="31" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="41" t="s">
+      <c r="B31" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C31" s="75">
+      <c r="C31" s="56">
         <v>46214</v>
       </c>
-      <c r="D31" s="88"/>
-      <c r="E31" s="41" t="s">
+      <c r="D31" s="67"/>
+      <c r="E31" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="F31" s="41" t="s">
+      <c r="F31" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G31" s="41" t="s">
+      <c r="G31" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H31" s="41" t="s">
+      <c r="H31" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="I31" s="47" t="s">
+      <c r="I31" s="33" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="32" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B32" s="41" t="s">
+    <row r="32" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="51"/>
+      <c r="B32" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C32" s="76"/>
-[...1 lines deleted...]
-      <c r="E32" s="51" t="s">
+      <c r="C32" s="57"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="F32" s="41" t="s">
+      <c r="F32" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="G32" s="41" t="s">
+      <c r="G32" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="H32" s="47" t="s">
+      <c r="H32" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="I32" s="56"/>
-[...2 lines deleted...]
-      <c r="A33" s="34" t="s">
+      <c r="I32" s="42"/>
+    </row>
+    <row r="33" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="B33" s="41" t="s">
+      <c r="B33" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C33" s="73">
+      <c r="C33" s="54">
         <v>46240</v>
       </c>
-      <c r="D33" s="48">
+      <c r="D33" s="34">
         <v>6</v>
       </c>
-      <c r="E33" s="35" t="s">
+      <c r="E33" s="22" t="s">
         <v>80</v>
       </c>
-      <c r="F33" s="41" t="s">
+      <c r="F33" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G33" s="41" t="s">
+      <c r="G33" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H33" s="41" t="s">
+      <c r="H33" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="I33" s="47" t="s">
+      <c r="I33" s="33" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="34" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B34" s="35" t="s">
+    <row r="34" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="21"/>
+      <c r="B34" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="C34" s="74">
+      <c r="C34" s="55">
         <v>46242</v>
       </c>
-      <c r="D34" s="48">
+      <c r="D34" s="34">
         <v>6</v>
       </c>
-      <c r="E34" s="45" t="s">
+      <c r="E34" s="32" t="s">
         <v>94</v>
       </c>
-      <c r="F34" s="41" t="s">
+      <c r="F34" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G34" s="41" t="s">
+      <c r="G34" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H34" s="41" t="s">
+      <c r="H34" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="I34" s="47" t="s">
+      <c r="I34" s="33" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="35" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B35" s="52" t="s">
+    <row r="35" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="21"/>
+      <c r="B35" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C35" s="73">
+      <c r="C35" s="54">
         <v>46248</v>
       </c>
-      <c r="D35" s="48">
+      <c r="D35" s="34">
         <v>4</v>
       </c>
-      <c r="E35" s="52" t="s">
+      <c r="E35" s="38" t="s">
         <v>119</v>
       </c>
-      <c r="F35" s="52" t="s">
+      <c r="F35" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="G35" s="52" t="s">
+      <c r="G35" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="H35" s="52" t="s">
+      <c r="H35" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="I35" s="54" t="s">
+      <c r="I35" s="40" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="36" spans="1:9" s="31" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B36" s="41" t="s">
+    <row r="36" spans="1:9" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="43"/>
+      <c r="B36" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C36" s="74">
+      <c r="C36" s="55">
         <v>46249</v>
       </c>
-      <c r="D36" s="48">
+      <c r="D36" s="34">
         <v>4</v>
       </c>
-      <c r="E36" s="41" t="s">
+      <c r="E36" s="28" t="s">
         <v>95</v>
       </c>
-      <c r="F36" s="41" t="s">
+      <c r="F36" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G36" s="41" t="s">
+      <c r="G36" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="41" t="s">
+      <c r="H36" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="I36" s="47" t="s">
+      <c r="I36" s="33" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="37" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B37" s="41" t="s">
+    <row r="37" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="21"/>
+      <c r="B37" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C37" s="75">
+      <c r="C37" s="56">
         <v>46249</v>
       </c>
-      <c r="D37" s="58"/>
-      <c r="E37" s="41" t="s">
+      <c r="D37" s="44"/>
+      <c r="E37" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="F37" s="41" t="s">
+      <c r="F37" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="G37" s="41" t="s">
+      <c r="G37" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="H37" s="41" t="s">
+      <c r="H37" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="I37" s="47" t="s">
+      <c r="I37" s="33" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="38" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B38" s="41" t="s">
+    <row r="38" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="21"/>
+      <c r="B38" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C38" s="76">
+      <c r="C38" s="57">
         <v>46254</v>
       </c>
-      <c r="D38" s="42"/>
-      <c r="E38" s="43" t="s">
+      <c r="D38" s="29"/>
+      <c r="E38" s="30" t="s">
         <v>106</v>
       </c>
-      <c r="F38" s="51" t="s">
+      <c r="F38" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="G38" s="51" t="s">
+      <c r="G38" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="H38" s="51" t="s">
+      <c r="H38" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="I38" s="54" t="s">
+      <c r="I38" s="40" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="39" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B39" s="52" t="s">
+    <row r="39" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="27"/>
+      <c r="B39" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C39" s="73">
+      <c r="C39" s="54">
         <v>46262</v>
       </c>
-      <c r="D39" s="48">
+      <c r="D39" s="34">
         <v>4</v>
       </c>
-      <c r="E39" s="52" t="s">
+      <c r="E39" s="38" t="s">
         <v>120</v>
       </c>
-      <c r="F39" s="52" t="s">
+      <c r="F39" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="G39" s="52" t="s">
+      <c r="G39" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="H39" s="52" t="s">
+      <c r="H39" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="I39" s="54" t="s">
+      <c r="I39" s="40" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="40" spans="1:9" s="31" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B40" s="41" t="s">
+    <row r="40" spans="1:9" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="51"/>
+      <c r="B40" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C40" s="73">
+      <c r="C40" s="54">
         <v>46263</v>
       </c>
-      <c r="D40" s="55">
+      <c r="D40" s="41">
         <v>4</v>
       </c>
-      <c r="E40" s="51" t="s">
+      <c r="E40" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="F40" s="41" t="s">
+      <c r="F40" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="G40" s="41" t="s">
+      <c r="G40" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="H40" s="47" t="s">
+      <c r="H40" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="I40" s="47" t="s">
+      <c r="I40" s="33" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="41" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="34" t="s">
+    <row r="41" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="B41" s="52" t="s">
+      <c r="B41" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="C41" s="73">
+      <c r="C41" s="54">
         <v>46270</v>
       </c>
-      <c r="D41" s="86"/>
-      <c r="E41" s="51" t="s">
+      <c r="D41" s="65"/>
+      <c r="E41" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="F41" s="41" t="s">
+      <c r="F41" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="G41" s="41" t="s">
+      <c r="G41" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="H41" s="47" t="s">
+      <c r="H41" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="I41" s="47"/>
-[...3 lines deleted...]
-      <c r="B42" s="41" t="s">
+      <c r="I41" s="33"/>
+    </row>
+    <row r="42" spans="1:9" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="21"/>
+      <c r="B42" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C42" s="73">
+      <c r="C42" s="54">
         <v>46277</v>
       </c>
-      <c r="D42" s="48">
+      <c r="D42" s="34">
         <v>1</v>
       </c>
-      <c r="E42" s="41" t="s">
+      <c r="E42" s="28" t="s">
         <v>125</v>
       </c>
-      <c r="F42" s="41" t="s">
+      <c r="F42" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G42" s="41" t="s">
+      <c r="G42" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H42" s="41" t="s">
+      <c r="H42" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="I42" s="47" t="s">
+      <c r="I42" s="33" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="43" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B43" s="41" t="s">
+    <row r="43" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="51"/>
+      <c r="B43" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C43" s="73">
+      <c r="C43" s="54">
         <v>46277</v>
       </c>
-      <c r="D43" s="48">
+      <c r="D43" s="34">
         <v>2</v>
       </c>
-      <c r="E43" s="41" t="s">
+      <c r="E43" s="28" t="s">
         <v>126</v>
       </c>
-      <c r="F43" s="41" t="s">
+      <c r="F43" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G43" s="41" t="s">
+      <c r="G43" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H43" s="41" t="s">
+      <c r="H43" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="I43" s="47" t="s">
+      <c r="I43" s="33" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="44" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="34" t="s">
+    <row r="44" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="45"/>
+      <c r="B44" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C44" s="54">
+        <v>46291</v>
+      </c>
+      <c r="D44" s="46"/>
+      <c r="E44" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="F44" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="I44" s="33"/>
+    </row>
+    <row r="45" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="41" t="s">
+      <c r="B45" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C44" s="73">
+      <c r="C45" s="54">
         <v>46296</v>
       </c>
-      <c r="D44" s="46"/>
-      <c r="E44" s="59" t="s">
+      <c r="D45" s="28"/>
+      <c r="E45" s="22" t="s">
         <v>82</v>
       </c>
-      <c r="F44" s="41" t="s">
+      <c r="F45" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G44" s="41" t="s">
+      <c r="G45" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H44" s="41" t="s">
+      <c r="H45" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="I44" s="47" t="s">
+      <c r="I45" s="33" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="45" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B45" s="35" t="s">
+    <row r="46" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="21"/>
+      <c r="B46" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="C45" s="74">
+      <c r="C46" s="55">
         <v>46298</v>
       </c>
-      <c r="D45" s="61"/>
-      <c r="E45" s="45" t="s">
+      <c r="D46" s="23"/>
+      <c r="E46" s="32" t="s">
         <v>96</v>
       </c>
-      <c r="F45" s="41" t="s">
+      <c r="F46" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G45" s="41" t="s">
+      <c r="G46" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H45" s="41" t="s">
+      <c r="H46" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="I45" s="47" t="s">
+      <c r="I46" s="33" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="46" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B46" s="41" t="s">
+    <row r="47" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="45"/>
+      <c r="B47" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C46" s="73">
+      <c r="C47" s="54">
         <v>46298</v>
       </c>
-      <c r="D46" s="55">
+      <c r="D47" s="41">
         <v>5</v>
       </c>
-      <c r="E46" s="51" t="s">
+      <c r="E47" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="F46" s="41" t="s">
+      <c r="F47" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="G46" s="41" t="s">
+      <c r="G47" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="H46" s="47" t="s">
+      <c r="H47" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="I46" s="47" t="s">
+      <c r="I47" s="33" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="47" spans="1:9" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B47" s="41" t="s">
+    <row r="48" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="27"/>
+      <c r="B48" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C47" s="73">
+      <c r="C48" s="54">
         <v>46298</v>
       </c>
-      <c r="D47" s="86"/>
-      <c r="E47" s="51" t="s">
+      <c r="D48" s="65"/>
+      <c r="E48" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="F47" s="41" t="s">
+      <c r="F48" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="G47" s="41" t="s">
+      <c r="G48" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="H47" s="47" t="s">
+      <c r="H48" s="33" t="s">
         <v>132</v>
       </c>
-      <c r="I47" s="47"/>
-[...3 lines deleted...]
-      <c r="B48" s="41" t="s">
+      <c r="I48" s="33"/>
+    </row>
+    <row r="49" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="21"/>
+      <c r="B49" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C48" s="73">
+      <c r="C49" s="54">
         <v>46298</v>
       </c>
-      <c r="D48" s="86"/>
-      <c r="E48" s="51" t="s">
+      <c r="D49" s="65"/>
+      <c r="E49" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="F48" s="41" t="s">
+      <c r="F49" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="G48" s="41" t="s">
+      <c r="G49" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="H48" s="47" t="s">
+      <c r="H49" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="I48" s="47"/>
-[...3 lines deleted...]
-      <c r="B49" s="46" t="s">
+      <c r="I49" s="33"/>
+    </row>
+    <row r="50" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="51"/>
+      <c r="B50" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C49" s="73">
-[...6 lines deleted...]
-      <c r="F49" s="41" t="s">
+      <c r="C50" s="56">
+        <v>46312</v>
+      </c>
+      <c r="D50" s="41">
+        <v>6</v>
+      </c>
+      <c r="E50" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="F50" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="G50" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="H50" s="33"/>
+      <c r="I50" s="33" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B51" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="55">
+        <v>46331</v>
+      </c>
+      <c r="D51" s="31"/>
+      <c r="E51" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="F51" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="H51" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="I51" s="33" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="27"/>
+      <c r="B52" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="56">
+        <v>46332</v>
+      </c>
+      <c r="D52" s="29"/>
+      <c r="E52" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="F52" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="G49" s="46" t="s">
+      <c r="G52" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="H49" s="46" t="s">
-[...6 lines deleted...]
-      <c r="B50" s="41" t="s">
+      <c r="H52" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="I52" s="33" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="27"/>
+      <c r="B53" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="C53" s="54">
+        <v>46341</v>
+      </c>
+      <c r="D53" s="39">
+        <v>2</v>
+      </c>
+      <c r="E53" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="F53" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="G53" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="H53" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="33" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="27"/>
+      <c r="B54" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" s="55">
+        <v>46346</v>
+      </c>
+      <c r="D54" s="23"/>
+      <c r="E54" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="F54" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H54" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="I54" s="40" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="47">
+        <v>2027</v>
+      </c>
+      <c r="B55" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="C50" s="75">
-[...2 lines deleted...]
-      <c r="D50" s="55">
+      <c r="C55" s="58" t="s">
+        <v>104</v>
+      </c>
+      <c r="D55" s="49"/>
+      <c r="E55" s="48" t="s">
+        <v>100</v>
+      </c>
+      <c r="F55" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="H55" s="48" t="s">
+        <v>101</v>
+      </c>
+      <c r="I55" s="33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="E50" s="51" t="s">
-[...17 lines deleted...]
-      <c r="B51" s="35" t="s">
+      <c r="B56" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C51" s="74">
-[...6 lines deleted...]
-      <c r="F51" s="41" t="s">
+      <c r="C56" s="54">
+        <v>46415</v>
+      </c>
+      <c r="D56" s="25"/>
+      <c r="E56" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="F56" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G51" s="41" t="s">
+      <c r="G56" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H56" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="I56" s="40" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B57" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C57" s="55">
+        <v>46465</v>
+      </c>
+      <c r="D57" s="50"/>
+      <c r="E57" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H57" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="I57" s="40" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="21"/>
+      <c r="B58" s="51"/>
+      <c r="C58" s="57"/>
+      <c r="D58" s="25"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="28"/>
+      <c r="G58" s="28"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="52"/>
+    </row>
+    <row r="59" spans="1:9" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="21"/>
+      <c r="B59" s="53" t="s">
+        <v>84</v>
+      </c>
+      <c r="C59" s="59"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="F59" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H51" s="41" t="s">
+      <c r="H59" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="I51" s="47" t="s">
-[...36 lines deleted...]
-      <c r="D53" s="53">
+      <c r="I59" s="33" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="21"/>
+      <c r="B60" s="63"/>
+      <c r="C60" s="1"/>
+      <c r="E60" s="27"/>
+      <c r="F60" s="27"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="27"/>
+      <c r="I60" s="64"/>
+    </row>
+    <row r="61" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="10"/>
+      <c r="C61" s="1"/>
+      <c r="I61" s="1"/>
+    </row>
+    <row r="62" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="10"/>
+      <c r="C62" s="61"/>
+      <c r="D62" s="71"/>
+      <c r="E62" s="89" t="s">
+        <v>139</v>
+      </c>
+      <c r="F62" s="89"/>
+      <c r="G62" s="89"/>
+      <c r="H62" s="70"/>
+      <c r="I62" s="1"/>
+    </row>
+    <row r="63" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B63" s="9"/>
+      <c r="D63" s="19">
+        <v>6</v>
+      </c>
+      <c r="E63" s="88" t="s">
+        <v>136</v>
+      </c>
+      <c r="F63" s="88"/>
+      <c r="G63" s="88"/>
+      <c r="H63" s="69"/>
+      <c r="I63" s="1"/>
+    </row>
+    <row r="64" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B64" s="9"/>
+      <c r="D64" s="20">
+        <v>6</v>
+      </c>
+      <c r="E64" s="88" t="s">
+        <v>137</v>
+      </c>
+      <c r="F64" s="88"/>
+      <c r="G64" s="88"/>
+      <c r="H64" s="69"/>
+      <c r="I64" s="1"/>
+    </row>
+    <row r="65" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B65" s="9"/>
+      <c r="D65" s="72"/>
+      <c r="E65" s="88" t="s">
+        <v>138</v>
+      </c>
+      <c r="F65" s="88"/>
+      <c r="G65" s="88"/>
+      <c r="H65" s="68"/>
+      <c r="I65" s="1"/>
+    </row>
+    <row r="66" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="61"/>
+      <c r="B66" s="6"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="9"/>
+      <c r="F66" s="10"/>
+      <c r="I66" s="9"/>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A67" s="60"/>
+      <c r="B67" s="61"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="62">
         <v>2</v>
       </c>
-      <c r="E53" s="41" t="s">
-[...241 lines deleted...]
-      <c r="E67" s="103" t="s">
+      <c r="E67" s="81" t="s">
         <v>140</v>
       </c>
-      <c r="F67" s="104"/>
-[...17 lines deleted...]
-      <c r="B69" s="106" t="s">
+      <c r="F67" s="82"/>
+      <c r="G67" s="83"/>
+      <c r="H67" s="60"/>
+    </row>
+    <row r="68" spans="1:9" s="60" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="1"/>
+      <c r="B68" s="18"/>
+      <c r="C68" s="9"/>
+      <c r="D68" s="9"/>
+      <c r="E68" s="10"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1"/>
+      <c r="H68" s="1"/>
+      <c r="I68" s="9"/>
+    </row>
+    <row r="69" spans="1:9" ht="20" x14ac:dyDescent="0.2">
+      <c r="A69" s="10"/>
+      <c r="B69" s="84" t="s">
         <v>135</v>
       </c>
-      <c r="C69" s="106"/>
-      <c r="E69" s="21" t="s">
+      <c r="C69" s="84"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="F69" s="101" t="s">
+      <c r="F69" s="79" t="s">
         <v>72</v>
       </c>
-      <c r="G69" s="101"/>
-      <c r="H69" s="102" t="s">
+      <c r="G69" s="79"/>
+      <c r="H69" s="80" t="s">
         <v>87</v>
       </c>
-      <c r="I69" s="102"/>
-[...12 lines deleted...]
-      <c r="A71" s="28" t="s">
+      <c r="I69" s="80"/>
+    </row>
+    <row r="70" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I70" s="1"/>
+    </row>
+    <row r="71" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="B71" s="22"/>
-      <c r="C71" s="22" t="s">
+      <c r="C71" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D71" s="23"/>
-[...1 lines deleted...]
-      <c r="F71" s="22" t="s">
+      <c r="F71" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="H71" s="22"/>
-[...4 lines deleted...]
-      <c r="C72" s="22" t="s">
+      <c r="I71" s="1"/>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="C72" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D72" s="23"/>
-[...1 lines deleted...]
-      <c r="F72" s="24" t="s">
+      <c r="F72" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="H72" s="22"/>
-[...5 lines deleted...]
-      <c r="C73" s="17" t="s">
+      <c r="I72" s="1"/>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="C73" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="F73" s="24" t="s">
+      <c r="D73" s="1"/>
+      <c r="F73" s="15" t="s">
         <v>146</v>
       </c>
-      <c r="I73" s="22"/>
-[...3 lines deleted...]
-      <c r="B74" s="22"/>
+      <c r="I73" s="1"/>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.15">
       <c r="C74" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="D74" s="23"/>
-[...6 lines deleted...]
-      <c r="B75" s="9"/>
+      <c r="I74" s="1"/>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.15">
       <c r="C75" s="1"/>
-      <c r="D75" s="25"/>
-[...8 lines deleted...]
-      <c r="B76" s="9"/>
+      <c r="D75" s="16"/>
+      <c r="E75" s="17"/>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.15">
       <c r="C76" s="1"/>
-      <c r="D76" s="23"/>
-[...12 lines deleted...]
-      <c r="A78" s="13"/>
+      <c r="I76" s="9"/>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A77" s="10"/>
+      <c r="C77" s="4"/>
+      <c r="I77" s="9"/>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A78" s="10"/>
       <c r="C78" s="1"/>
-      <c r="G78" s="27"/>
-[...3 lines deleted...]
-      <c r="A79" s="13"/>
+      <c r="G78" s="4"/>
+      <c r="I78" s="9"/>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A79" s="10"/>
       <c r="C79" s="1"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9" x14ac:dyDescent="0.15">
       <c r="C80" s="1"/>
     </row>
-    <row r="81" spans="1:222" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="82" spans="1:222" s="11" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:222" x14ac:dyDescent="0.15">
+      <c r="C81" s="4"/>
+    </row>
+    <row r="82" spans="1:222" s="9" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A82" s="1"/>
       <c r="B82" s="1"/>
       <c r="E82" s="1"/>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
       <c r="I82" s="6"/>
       <c r="J82" s="1"/>
       <c r="K82" s="1"/>
       <c r="L82" s="1"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
       <c r="O82" s="1"/>
       <c r="P82" s="1"/>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
       <c r="X82" s="1"/>
       <c r="Y82" s="1"/>
       <c r="Z82" s="1"/>
       <c r="AA82" s="1"/>
@@ -3895,51 +3805,51 @@
       <c r="GQ82" s="1"/>
       <c r="GR82" s="1"/>
       <c r="GS82" s="1"/>
       <c r="GT82" s="1"/>
       <c r="GU82" s="1"/>
       <c r="GV82" s="1"/>
       <c r="GW82" s="1"/>
       <c r="GX82" s="1"/>
       <c r="GY82" s="1"/>
       <c r="GZ82" s="1"/>
       <c r="HA82" s="1"/>
       <c r="HB82" s="1"/>
       <c r="HC82" s="1"/>
       <c r="HD82" s="1"/>
       <c r="HE82" s="1"/>
       <c r="HF82" s="1"/>
       <c r="HG82" s="1"/>
       <c r="HH82" s="1"/>
       <c r="HI82" s="1"/>
       <c r="HJ82" s="1"/>
       <c r="HK82" s="1"/>
       <c r="HL82" s="1"/>
       <c r="HM82" s="1"/>
       <c r="HN82" s="1"/>
     </row>
-    <row r="83" spans="1:222" s="11" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:222" s="9" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A83" s="1"/>
       <c r="B83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="6"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
       <c r="X83" s="1"/>
       <c r="Y83" s="1"/>
       <c r="Z83" s="1"/>
       <c r="AA83" s="1"/>
@@ -4133,62 +4043,62 @@
       <c r="HG83" s="1"/>
       <c r="HH83" s="1"/>
       <c r="HI83" s="1"/>
       <c r="HJ83" s="1"/>
       <c r="HK83" s="1"/>
       <c r="HL83" s="1"/>
       <c r="HM83" s="1"/>
       <c r="HN83" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="F69:G69"/>
     <mergeCell ref="H69:I69"/>
     <mergeCell ref="E67:G67"/>
     <mergeCell ref="B69:C69"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E64:G64"/>
     <mergeCell ref="E62:G62"/>
     <mergeCell ref="E63:G63"/>
     <mergeCell ref="E65:G65"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="63" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="layoutContexts" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Jahresprogramm 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>