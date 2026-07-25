--- v0 (2026-04-02)
+++ v1 (2026-07-25)
@@ -895,51 +895,51 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.6640625" style="6" customWidth="1"/>
     <col min="2" max="2" width="44.33203125" customWidth="1"/>
     <col min="3" max="3" width="11.6640625" customWidth="1"/>
     <col min="4" max="4" width="11.33203125" style="6" customWidth="1"/>
     <col min="5" max="5" width="1.88671875" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.88671875" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" customWidth="1"/>
     <col min="9" max="9" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="37.799999999999997" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A1" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" ht="46.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
@@ -980,51 +980,51 @@
       <c r="E4" s="14"/>
       <c r="F4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="2" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9">
         <v>1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="E5" s="12"/>
       <c r="F5" s="9"/>
       <c r="G5" s="19">
         <f>F5/D5*100</f>
         <v>0</v>
       </c>
       <c r="H5" s="9">
         <f>F5</f>
         <v>0</v>
       </c>
       <c r="I5" s="20">
         <f>H5/D5*100</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="2" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>7</v>